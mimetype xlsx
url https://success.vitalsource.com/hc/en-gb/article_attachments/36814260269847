--- v0 (2025-12-06)
+++ v1 (2026-10-04)
@@ -1,68 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11122"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10909"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/cesarfarinas/Downloads/VST- Customer Training/SFDC-11457/Automated Commission Statements FAQs/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/brittanytorrence/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E888424F-4189-614C-9CA1-FD92AEEB0534}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{58A711CA-9A18-D544-941C-5310562F283F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="740" windowWidth="28800" windowHeight="16700" xr2:uid="{9CCCE3AD-6B41-D240-BB39-DBD556A92BC2}"/>
   </bookViews>
   <sheets>
     <sheet name="Sample" sheetId="1" r:id="rId1"/>
     <sheet name="Definitions" sheetId="2" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="81">
   <si>
     <t>TRANSACTION_DATE</t>
   </si>
   <si>
     <t>CODE</t>
   </si>
   <si>
     <t>DISTRIBUTOR</t>
   </si>
   <si>
     <t>PUBLISHER</t>
   </si>
   <si>
     <t>SKU</t>
   </si>
   <si>
     <t>CUSTOM_ISBN</t>
   </si>
   <si>
     <t>TITLE</t>
   </si>
   <si>
     <t>CONTENT_TYPE</t>
   </si>
   <si>
@@ -230,60 +243,81 @@
   <si>
     <t>Internal VST invoice number</t>
   </si>
   <si>
     <t>Date in which commission/compensation is due to be paid</t>
   </si>
   <si>
     <t>BILLING_MODEL</t>
   </si>
   <si>
     <t>Definition</t>
   </si>
   <si>
     <t>National Publisher Network</t>
   </si>
   <si>
     <t>Publisher ABC</t>
   </si>
   <si>
     <t>XYZ Press</t>
   </si>
   <si>
     <t>Trade Publisher USA</t>
   </si>
   <si>
-    <t>15-AUG-25</t>
-[...1 lines deleted...]
-  <si>
     <t>Distributor's price per unit</t>
   </si>
   <si>
     <t>Name of account the individual sale occurred under</t>
   </si>
   <si>
     <t>Course Access</t>
+  </si>
+  <si>
+    <t>COMMISSION_BASIS</t>
+  </si>
+  <si>
+    <t>COMMISSION_RATE</t>
+  </si>
+  <si>
+    <t>NET</t>
+  </si>
+  <si>
+    <t>GROSS</t>
+  </si>
+  <si>
+    <t>FIXED</t>
+  </si>
+  <si>
+    <t>COMMISSIONABLE_AMT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>15-OCT-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
@@ -1114,434 +1148,491 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13ED52A2-B867-2347-BC99-B8D167A7E981}">
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:V18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="U10" sqref="U10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="13" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18.83203125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="14.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.33203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.33203125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="65.5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.83203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="17.6640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="21.6640625" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="17.1640625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="20" width="16.33203125" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="18.5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="21.6640625" customWidth="1"/>
+    <col min="18" max="18" width="17.1640625" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="18.83203125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="22.83203125" bestFit="1" customWidth="1"/>
+    <col min="21" max="22" width="16.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>33</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
       <c r="E1" t="s">
         <v>3</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>6</v>
       </c>
       <c r="I1" t="s">
         <v>7</v>
       </c>
       <c r="J1" t="s">
         <v>8</v>
       </c>
       <c r="K1" t="s">
         <v>9</v>
       </c>
       <c r="L1" t="s">
         <v>10</v>
       </c>
       <c r="M1" t="s">
         <v>11</v>
       </c>
       <c r="N1" t="s">
         <v>12</v>
       </c>
       <c r="O1" t="s">
+        <v>74</v>
+      </c>
+      <c r="P1" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>78</v>
+      </c>
+      <c r="R1" t="s">
         <v>13</v>
       </c>
-      <c r="P1" t="s">
-[...2 lines deleted...]
-      <c r="Q1" t="s">
+      <c r="S1" t="s">
         <v>14</v>
       </c>
-      <c r="R1" t="s">
+      <c r="T1" t="s">
         <v>15</v>
       </c>
-      <c r="S1" t="s">
+      <c r="U1" t="s">
         <v>16</v>
       </c>
-      <c r="T1" t="s">
+      <c r="V1" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C2" t="s">
         <v>43</v>
       </c>
       <c r="D2" t="s">
         <v>39</v>
       </c>
       <c r="E2" t="s">
         <v>66</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" t="s">
         <v>19</v>
       </c>
       <c r="H2" t="s">
         <v>20</v>
       </c>
       <c r="I2" t="s">
         <v>21</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
         <v>14.99</v>
       </c>
       <c r="M2">
         <v>14.99</v>
       </c>
       <c r="N2" t="s">
         <v>22</v>
       </c>
       <c r="O2">
-        <v>0.54</v>
+        <v>10</v>
+      </c>
+      <c r="P2" t="s">
+        <v>75</v>
       </c>
       <c r="Q2">
-        <v>0.54</v>
-[...1 lines deleted...]
-      <c r="R2" t="s">
+        <v>3</v>
+      </c>
+      <c r="R2">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="S2">
+        <v>0.3</v>
+      </c>
+      <c r="T2" t="s">
         <v>22</v>
       </c>
-      <c r="S2" t="s">
+      <c r="U2" t="s">
         <v>23</v>
       </c>
-      <c r="T2" s="1" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V2" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>16</v>
       </c>
       <c r="M3">
         <v>16</v>
       </c>
       <c r="N3" t="s">
         <v>22</v>
       </c>
       <c r="O3">
-        <v>0.57999999999999996</v>
+        <v>10</v>
+      </c>
+      <c r="P3" t="s">
+        <v>75</v>
       </c>
       <c r="Q3">
-        <v>0.57999999999999996</v>
-[...1 lines deleted...]
-      <c r="R3" t="s">
+        <v>4.5</v>
+      </c>
+      <c r="R3">
+        <v>0.3</v>
+      </c>
+      <c r="S3">
+        <v>0.3</v>
+      </c>
+      <c r="T3" t="s">
         <v>22</v>
       </c>
-      <c r="S3" t="s">
+      <c r="U3" t="s">
         <v>23</v>
       </c>
-      <c r="T3" s="1" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V3" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
         <v>68</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>21</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>27.5</v>
       </c>
       <c r="M4">
         <v>27.5</v>
       </c>
       <c r="N4" t="s">
         <v>22</v>
       </c>
       <c r="O4">
-        <v>0.99</v>
+        <v>5</v>
+      </c>
+      <c r="P4" t="s">
+        <v>76</v>
       </c>
       <c r="Q4">
-        <v>0.99</v>
-[...1 lines deleted...]
-      <c r="R4" t="s">
+        <v>27.5</v>
+      </c>
+      <c r="R4">
+        <v>1.375</v>
+      </c>
+      <c r="S4">
+        <v>1.38</v>
+      </c>
+      <c r="T4" t="s">
         <v>22</v>
       </c>
-      <c r="S4" t="s">
+      <c r="U4" t="s">
         <v>23</v>
       </c>
-      <c r="T4" s="1" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V4" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>68</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>21</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>32.450000000000003</v>
       </c>
       <c r="M5">
         <v>32.450000000000003</v>
       </c>
       <c r="N5" t="s">
         <v>22</v>
       </c>
       <c r="O5">
-        <v>1.17</v>
+        <v>5</v>
+      </c>
+      <c r="P5" t="s">
+        <v>76</v>
       </c>
       <c r="Q5">
-        <v>1.17</v>
-[...1 lines deleted...]
-      <c r="R5" t="s">
+        <v>32.450000000000003</v>
+      </c>
+      <c r="R5">
+        <v>1.6225000000000003</v>
+      </c>
+      <c r="S5">
+        <v>1.62</v>
+      </c>
+      <c r="T5" t="s">
         <v>22</v>
       </c>
-      <c r="S5" t="s">
+      <c r="U5" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="1" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:20" ht="13" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V5" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="13" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>69</v>
       </c>
       <c r="F6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
       <c r="I6" t="s">
         <v>21</v>
       </c>
       <c r="J6" t="s">
         <v>19</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>10.47</v>
       </c>
       <c r="M6">
         <v>10.47</v>
       </c>
       <c r="N6" t="s">
         <v>22</v>
       </c>
       <c r="O6">
-        <v>0.38</v>
+        <v>4</v>
+      </c>
+      <c r="P6" t="s">
+        <v>77</v>
       </c>
       <c r="Q6">
-        <v>0.38</v>
-[...1 lines deleted...]
-      <c r="R6" t="s">
+        <v>4</v>
+      </c>
+      <c r="R6">
+        <v>4</v>
+      </c>
+      <c r="S6">
+        <v>4</v>
+      </c>
+      <c r="T6" t="s">
         <v>22</v>
       </c>
-      <c r="S6" t="s">
+      <c r="U6" t="s">
         <v>23</v>
       </c>
-      <c r="T6" s="1" t="s">
-        <v>70</v>
+      <c r="V6" s="1" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="14:14" x14ac:dyDescent="0.15">
+      <c r="N18" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E95C3B4-A0CC-CC40-B3B4-E8F57B8321A0}">
   <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A24" sqref="A24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.5" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="95.33203125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="10.83203125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>45</v>
@@ -1557,51 +1648,51 @@
       <c r="B2" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>51</v>
       </c>
@@ -1621,51 +1712,51 @@
       <c r="B10" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>56</v>
       </c>